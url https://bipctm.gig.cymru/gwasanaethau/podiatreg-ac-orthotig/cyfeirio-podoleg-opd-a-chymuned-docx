--- v0 (2026-06-23)
+++ v1 (2026-09-13)
@@ -1,7482 +1,2462 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="0781D8E2" w14:textId="77777777" w:rsidR="00541FDB" w:rsidRDefault="00B65306">
-[...8 lines deleted...]
-        <w:ind w:left="-360"/>
+    <w:p w14:paraId="66993592" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="003B2B1C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2B1C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>REFERRAL to PODIATRY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0432D4CE" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00103B29">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00103B29">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...346 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>Making a referral to Podiatry - WPRS IS THE PREFERRED METHOD OF REFERRAL.</w:t>
       </w:r>
-      <w:r w:rsidR="00541FDB">
+    </w:p>
+    <w:p w14:paraId="4DAF9413" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00455727">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00455727">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...198 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Alternative where WPRS is not available email referral form to CTHB_PodiatryAppointments@wales.nhs.uk</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9900" w:type="dxa"/>
-        <w:tblInd w:w="-252" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="60" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="60" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9900"/>
+        <w:gridCol w:w="9524"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00541FDB" w14:paraId="2ACC75B1" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="60D6F8DA" w14:textId="77777777" w:rsidR="00541FDB" w:rsidRDefault="00014EFC">
+      <w:tr w:rsidR="00FC60AB" w14:paraId="195C62FE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20A4E03A" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...3088 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>*Optional for other patients</w:t>
-[...822 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:t>GP Practice Details:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="703AC31F" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="42A168E1" w14:textId="77777777" w:rsidR="00541FDB" w:rsidRDefault="00541FDB">
+    <w:p w14:paraId="0CD75112" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9900" w:type="dxa"/>
-        <w:tblInd w:w="-252" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="60" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="60" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2700"/>
-        <w:gridCol w:w="7200"/>
+        <w:gridCol w:w="2381"/>
+        <w:gridCol w:w="7143"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00541FDB" w14:paraId="15D6A85F" w14:textId="77777777" w:rsidTr="004949BB">
-[...7 lines deleted...]
-          <w:p w14:paraId="4541675D" w14:textId="77777777" w:rsidR="00541FDB" w:rsidRDefault="00541FDB">
+      <w:tr w:rsidR="00FC60AB" w14:paraId="1482A6A0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D162135" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:iCs/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Significant Medical History:</w:t>
-[...6 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+              <w:t>Patient Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3504CEEA" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t>Title: ______ Forename(s): __________________ Surname: __________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="4A677B94" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="733F03C4" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:iCs/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+              <w:t>Patient Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53806685" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FE9E0F1" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="536C366B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EFCCAAF" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:iCs/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...10 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+              <w:t>DOB:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42F88752" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="4D6B81E8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79709AB5" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Home Telephone:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEC0AE9" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="2EEC3020" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30638576" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...8 lines deleted...]
-            <w:bookmarkStart w:id="10" w:name="Text9"/>
+              <w:t>Mobile Telephone:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7503D415" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="3B582FAF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35FF1743" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...684 lines deleted...]
-            <w:bookmarkEnd w:id="13"/>
+              <w:t>NHS Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="162C44CD" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D6FEA80" w14:textId="77777777" w:rsidR="00541FDB" w:rsidRDefault="00541FDB">
-[...4 lines deleted...]
-        <w:ind w:left="254"/>
+    <w:p w14:paraId="0F758F8F" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...3 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9900" w:type="dxa"/>
-        <w:tblInd w:w="-252" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="60" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="60" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3240"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3780"/>
+        <w:gridCol w:w="2381"/>
+        <w:gridCol w:w="1551"/>
+        <w:gridCol w:w="534"/>
+        <w:gridCol w:w="2176"/>
+        <w:gridCol w:w="534"/>
+        <w:gridCol w:w="1814"/>
+        <w:gridCol w:w="534"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00541FDB" w14:paraId="171DD8E4" w14:textId="77777777" w:rsidTr="004949BB">
-[...7 lines deleted...]
-          <w:p w14:paraId="6983F3A2" w14:textId="77777777" w:rsidR="00541FDB" w:rsidRDefault="00541FDB">
+      <w:tr w:rsidR="00FC60AB" w14:paraId="2E787D8F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3674B051" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Reason for referral</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="359CD2D1" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Current foot pathology / provisional diagnosis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C506907" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Additional information facilitates successful referral management.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13DA07DD" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Skin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6C665A" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tick</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9F65F6" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Musculo-skeletal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71174AFB" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Tick</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25A47D5D" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nails</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="326A2E21" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Tick</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="37642047" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F759B0F" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCA6C8F" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t>Foot ulcer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19B38930" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17A2A4BF" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t>Provide additional information in the space below</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5596F09A" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A992D26" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t>Ingrown toenail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0165BF2F" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="6E964B09" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17371219" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36BE00E8" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t>Infected wound</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3235841F" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1A69CF" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="725A0E27" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03DDD3DA" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7014F20A" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="68D86F59" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16C99D92" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FAEA2E9" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t>Corn / callus / skin complaint</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79AC994F" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8275A4" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40E7FDDA" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0275FB" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t>Onychogryphosis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C74D33C" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="6A01B6CD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52349F45" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47CEF029" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please give details:</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> duration, degree of pain, site, previous treatments, or other reasons for referral.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68E0236B" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79BBA77E" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F1594FF" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5390CE61" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+      <w:pPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="60" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="60" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2381"/>
+        <w:gridCol w:w="6583"/>
+        <w:gridCol w:w="560"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="25F3EA47" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63FD5058" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08003A1B" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>* NICE Clinical Guideline 10 Classification:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC1D423" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Tick</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="088DF722" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="196F7C0A" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Foot Risk Screening</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64F641BB" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>This section is mandatory for patients with diabetes*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56448251" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Referring </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>*Optional for other patients</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D484009" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Low Current Risk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77CD4E3E" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Normal foot sensation and pulses</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A3F8A7A" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Doctor</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Referral is not indicated in the absence of foot pathology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12B017CE" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="2BBBA4F6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="494E76CB" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6230205D" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>At Increased Risk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B5668B9" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Unable to feel 10 g monofilament or VPT &gt;25 volts OR both foot pulses absent on the same foot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFC7259" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="555079A2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58B4491B" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1765858D" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>At High Risk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CC1258D" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Unable to feel 10 g monofilament or VPT &gt;25 volts OR both foot pulses absent on the same foot AND deformity causing pressure OR previous foot ulcer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08CA55F6" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="22D3B668" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B572FB2" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACD6C19" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ulcerated Foot or Acute Charcot Foot</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25B8C9E9" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ulcer located below malleoli</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D26A66B" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Patients with diabetes – urgent referral to Diabetic Foot Clinic at PCH/RGH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECB283F" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7E034246" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+      <w:pPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="60" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="60" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2857"/>
+        <w:gridCol w:w="6667"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="46F71BB1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="518A5874" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Significant Medical History:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43702931" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40E9087B" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="35BEF584" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10EE3A4F" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Results of Relevant Radiology Investigations:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3F967C" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="087CC5DA" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="4428ACC6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79DDA111" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Any Further Relevant Information:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4678FA64" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A2AB9DA" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="0C18890D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6778F3D4" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Repeat Medication</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="262F0C4B" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Please attach list if possible)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75F771E2" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30D8E6BC" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3D5B6276" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+      <w:pPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="60" w:type="dxa"/>
+          <w:left w:w="60" w:type="dxa"/>
+          <w:bottom w:w="60" w:type="dxa"/>
+          <w:right w:w="60" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3510"/>
+        <w:gridCol w:w="4755"/>
+        <w:gridCol w:w="1259"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FC60AB" w14:paraId="785CC3AA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51B2F72B" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>:</w:t>
-            </w:r>
+              <w:t>Referring Doctor:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59C10C87" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0A8410" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:tab/>
-[...6 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+              <w:t>Signature:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54793EAA" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t>........................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A65EC54" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
-[...257 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03E833FF" w14:textId="77777777" w:rsidR="00541FDB" w:rsidRDefault="00014EFC">
-[...163 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="432833EC" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F166523" w14:textId="77777777" w:rsidR="00541FDB" w:rsidRDefault="00541FDB">
-[...4 lines deleted...]
-        <w:spacing w:before="120"/>
+    <w:p w14:paraId="0C057B32" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>PLEASE ENSURE THAT ALL INFORMATION IS COMPLETED BEFORE SENDING FORM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E00F7D1" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...58 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Referrals with insufficient information to triage may be returned, potentially delaying treatment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40BDCC78" w14:textId="77777777" w:rsidR="006A2D7B" w:rsidRPr="00F9788C" w:rsidRDefault="00541FDB" w:rsidP="006A2D7B">
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="27668539" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB" w:rsidP="00FC60AB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:b/>
+          <w:kern w:val="36"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t>Referral Guidelines for Podiatry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F70B971" w14:textId="77777777" w:rsidR="006A2D7B" w:rsidRDefault="006A2D7B" w:rsidP="006A2D7B">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="430BB5B9" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...36 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="18"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>?</w:t>
+        <w:t>What is Podiatry?</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="0E871295" w14:textId="77777777" w:rsidR="006A2D7B" w:rsidRDefault="006A2D7B" w:rsidP="006A2D7B">
+    <w:p w14:paraId="571DEBB1" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:t>Podiatrists are health care professionals who specialise in the management of foot pathology and the pathomechanics of the lower limb.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6EE09772" w14:textId="77777777" w:rsidR="006A2D7B" w:rsidRDefault="006A2D7B" w:rsidP="006A2D7B">
+    <w:p w14:paraId="78EFFD92" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...520 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Inclusion criteria</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3497128B" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRPr="00FC60AB" w:rsidRDefault="00FC60AB" w:rsidP="00FC60AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Patients with a current foot pathology, not requiring surgical intervention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AF2827" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB" w:rsidP="00FC60AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Patients with diabetic foot ulcers below the malleoli or suspected acute Charcot foot should be referred without delay to the Diabetic Foot Clinic at Prince Charles Hospital or Royal Glamorgan Hospital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A428D9" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB" w:rsidP="00FC60AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Patients with toenail pathology requiring surgical intervention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BFEE04" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB" w:rsidP="00FC60AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Patients with lower limb complications of systemic disease which increase their risk for amputation, such as diabetic neuropathy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161AD97C" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB" w:rsidP="00FC60AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Patients with musculo-skeletal conditions of the foot and/or leg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20078AF3" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB">
+      <w:pPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...59 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...232 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Exclusion criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2C6DA2" w14:textId="77777777" w:rsidR="006A2D7B" w:rsidRDefault="006A2D7B" w:rsidP="006A2D7B">
-[...62 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1BB6F170" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRPr="00FC60AB" w:rsidRDefault="00FC60AB" w:rsidP="00FC60AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE127B">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>A service to cut thick or normal nails for individuals who present as low medical risk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC66B7D" w14:textId="77777777" w:rsidR="006A2D7B" w:rsidRPr="00DE127B" w:rsidRDefault="006A2D7B" w:rsidP="006A2D7B">
-      <w:pPr>
+    <w:p w14:paraId="5459130E" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB" w:rsidP="00FC60AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...16 lines deleted...]
-        <w:t>Ongoing conservative treatment for fungal, in growing or involuted nails in cases where surgery is the best option.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Ongoing conservative treatment for fungal, ingrowing or involuted nails where surgery is the best option.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A1683B0" w14:textId="77777777" w:rsidR="006A2D7B" w:rsidRPr="00DE127B" w:rsidRDefault="006A2D7B" w:rsidP="006A2D7B">
-      <w:pPr>
+    <w:p w14:paraId="783CD0DB" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB" w:rsidP="00FC60AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...16 lines deleted...]
-        <w:t>Individual diabetic foot screening – this should be undertaken at GP practice</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Individual diabetic foot screening, which should be undertaken at GP practice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC6B25B" w14:textId="77777777" w:rsidR="006A2D7B" w:rsidRPr="00DE127B" w:rsidRDefault="006A2D7B" w:rsidP="006A2D7B">
-      <w:pPr>
+    <w:p w14:paraId="50255A6B" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB" w:rsidP="00FC60AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...16 lines deleted...]
-        <w:t>The collection of nail/skin samples where fungal infection is suspected - this should be undertaken at GP practice.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Collection of nail or skin samples where fungal infection is suspected, which should be undertaken at GP practice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB52879" w14:textId="77777777" w:rsidR="006A2D7B" w:rsidRPr="00DE127B" w:rsidRDefault="006A2D7B" w:rsidP="006A2D7B">
-      <w:pPr>
+    <w:p w14:paraId="440A9443" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB" w:rsidP="00FC60AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...16 lines deleted...]
-        <w:t>Interventions for verruca pedis/plantar warts – podiatry services are unable to offer any more effective interventions than those offered in primary care.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Interventions for verruca pedis or plantar warts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DE7483" w14:textId="77777777" w:rsidR="006A2D7B" w:rsidRPr="00DE127B" w:rsidRDefault="006A2D7B" w:rsidP="006A2D7B">
-      <w:pPr>
+    <w:p w14:paraId="64E69C90" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB" w:rsidP="00FC60AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> housebound.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Home visits for individuals who are not housebound.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0628952B" w14:textId="77777777" w:rsidR="006A2D7B" w:rsidRPr="00DE127B" w:rsidRDefault="006A2D7B" w:rsidP="006A2D7B">
-      <w:pPr>
+    <w:p w14:paraId="7E11326D" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB" w:rsidP="00FC60AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...15 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Treatment for individuals who are non-compliant with an agreed treatment plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DEF4259" w14:textId="77777777" w:rsidR="006A2D7B" w:rsidRPr="00DE127B" w:rsidRDefault="006A2D7B" w:rsidP="006A2D7B">
-      <w:pPr>
+    <w:p w14:paraId="74C871EF" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB" w:rsidP="00FC60AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Foot care where there is no or a low medical risk. </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Foot care where there is no or low medical risk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED14538" w14:textId="77777777" w:rsidR="006A2D7B" w:rsidRDefault="006A2D7B" w:rsidP="006A2D7B">
-[...4 lines deleted...]
-        <w:spacing w:after="60"/>
+    <w:p w14:paraId="31D40883" w14:textId="77777777" w:rsidR="00F0198B" w:rsidRDefault="00F0198B">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D595CF7" w14:textId="77777777" w:rsidR="006A2D7B" w:rsidRPr="006A2D7B" w:rsidRDefault="006A2D7B" w:rsidP="006A2D7B">
-[...17 lines deleted...]
-        <w:t>Cwm Taf Morgannwg UHB, Podiatric and Orthotic Services, Version 3</w:t>
+    <w:p w14:paraId="5ED4AA0C" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00AA62AB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF0FA4">
+        <w:t>Podiatry Department, Administration offices, Albert Road, Pontypridd, CF37 1LB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685077F3" w14:textId="77777777" w:rsidR="00541FDB" w:rsidRDefault="00541FDB" w:rsidP="006A2D7B">
-[...11 lines deleted...]
-    <w:sectPr w:rsidR="00541FDB">
+    <w:p w14:paraId="7125615B" w14:textId="77777777" w:rsidR="00FC60AB" w:rsidRDefault="00FC60AB"/>
+    <w:sectPr w:rsidR="00FC60AB">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="926" w:bottom="568" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="003C2F48"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3C4A407C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CCA6D4A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BE28BAE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -7581,51 +2561,51 @@
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40374596"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92122AE8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7721,51 +2701,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45F756A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67DCF558"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7861,51 +2841,200 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72212FAB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F41A4688"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="797830B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F91EB55C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8001,51 +3130,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79D3784D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F956E64E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8142,173 +3271,189 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="836455051">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1736855889">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="880674989">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="443960248">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="880674989">
+  <w:num w:numId="5" w16cid:durableId="381373440">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="440343716">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="443960248">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="7" w16cid:durableId="349260546">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="68"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00222858"/>
     <w:rsid w:val="00014EFC"/>
     <w:rsid w:val="000A0076"/>
     <w:rsid w:val="000D2B8C"/>
+    <w:rsid w:val="00103B29"/>
     <w:rsid w:val="00160CD4"/>
     <w:rsid w:val="001B7136"/>
+    <w:rsid w:val="001D4656"/>
     <w:rsid w:val="00222858"/>
     <w:rsid w:val="002376E4"/>
     <w:rsid w:val="00264779"/>
     <w:rsid w:val="002D5C4D"/>
     <w:rsid w:val="002E0902"/>
     <w:rsid w:val="0035390B"/>
     <w:rsid w:val="0038234F"/>
+    <w:rsid w:val="003B2B1C"/>
     <w:rsid w:val="00436E42"/>
+    <w:rsid w:val="00455727"/>
     <w:rsid w:val="004949BB"/>
     <w:rsid w:val="004D41FC"/>
     <w:rsid w:val="00532F8C"/>
     <w:rsid w:val="00541FDB"/>
+    <w:rsid w:val="005B327D"/>
     <w:rsid w:val="00602DE6"/>
     <w:rsid w:val="006305EF"/>
     <w:rsid w:val="006634D6"/>
     <w:rsid w:val="006A2D7B"/>
+    <w:rsid w:val="00755D2B"/>
     <w:rsid w:val="007746D6"/>
     <w:rsid w:val="007A6FC0"/>
     <w:rsid w:val="00885E7F"/>
     <w:rsid w:val="009F66B6"/>
     <w:rsid w:val="00A145B6"/>
+    <w:rsid w:val="00A97150"/>
+    <w:rsid w:val="00AA62AB"/>
     <w:rsid w:val="00AD1D38"/>
     <w:rsid w:val="00AE623C"/>
     <w:rsid w:val="00B65306"/>
     <w:rsid w:val="00B758B3"/>
+    <w:rsid w:val="00B80F75"/>
     <w:rsid w:val="00BE3A91"/>
     <w:rsid w:val="00BF2C83"/>
+    <w:rsid w:val="00D238C8"/>
+    <w:rsid w:val="00DA08A1"/>
     <w:rsid w:val="00DA2E02"/>
+    <w:rsid w:val="00DF0FA4"/>
     <w:rsid w:val="00E23533"/>
+    <w:rsid w:val="00E869A9"/>
     <w:rsid w:val="00EB2017"/>
     <w:rsid w:val="00EC5751"/>
+    <w:rsid w:val="00EF1F3E"/>
+    <w:rsid w:val="00F0198B"/>
+    <w:rsid w:val="00FC60AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
-[...4 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3294333B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EFDBAB33-BA1E-43A4-A501-71FA9A4E1F21}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8556,50 +3701,52 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
@@ -8791,61 +3938,365 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00014EFC"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E869A9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E869A9"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E869A9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E869A9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E869A9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="5B9BD5" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E869A9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E869A9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E869A9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E869A9"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E869A9"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="160"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E869A9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E869A9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E869A9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:rsid w:val="00E869A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E869A9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E869A9"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E869A9"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="00E869A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E869A9"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC60AB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CTHB_PodiatryAppointments@wales.nhs.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9245,139 +4696,163 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B852A80-4232-435E-A97A-72B5783939F1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B852A80-4232-435E-A97A-72B5783939F1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="75e2642f-cd1d-4291-8194-07c3e05221ea"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9FAFB43-EFFE-4D45-8823-883DA310CEC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ABAC01E-D0EE-4372-8925-9A1E2DCC8BD2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A615FF1F-F562-4B46-A22C-73B92C8543A5}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="75e2642f-cd1d-4291-8194-07c3e05221ea"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>656</Words>
-  <Characters>3742</Characters>
+  <Words>513</Words>
+  <Characters>2927</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Podiatry Referral – OPD and Community</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Denise.Jenkins@wales.nhs.uk</Manager>
   <Company>InPS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4390</CharactersWithSpaces>
+  <CharactersWithSpaces>3434</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6553647</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:CTHB_PodiatryReferrals@Wales.NHS.UK</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Podiatry Referral – OPD and Community</dc:title>
   <dc:subject/>
-  <dc:creator>Andrew Neill</dc:creator>
+  <dc:creator>Bree Marshall (CTM UHB - Podiatry And Orthotics)</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#SharedWithUsers">
     <vt:lpwstr>Lisa Fletcher (CTM UHB - community)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="SharedWithUsers">
     <vt:lpwstr>7165;#Lisa Fletcher (CTM UHB - community)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
     <vt:lpwstr>0x010100A5AED1271FF1EF4780D91E3BED878B40</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>